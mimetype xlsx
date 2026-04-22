--- v0 (2025-10-03)
+++ v1 (2026-04-22)
@@ -10,110 +10,101 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Inventory" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="17">
   <si>
     <t>PT. DOMIKOS INDONESIA</t>
   </si>
   <si>
     <t>INVENTORY</t>
   </si>
   <si>
-    <t>Tanggal Cetak: 03-10-2025 12:14:17</t>
+    <t>Tanggal Cetak: 22-04-2026 16:43:27</t>
   </si>
   <si>
     <t xml:space="preserve">Product Name: </t>
   </si>
   <si>
     <t>Product Code</t>
   </si>
   <si>
-    <t>11DEXTHA7B9</t>
+    <t>11PHEHCA7B9</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
-    <t>DEXTROMETHORPHAN HBR BP/USP Ex. DIVI'S LABORATORIES LTD. / INDIA Pack. 25 KG / HDPE DRUM</t>
+    <t>PHENYLEPHRINE HCL USP Ex. DIVI'S LABORATORIES LTD. / INDIA Pack. 25 KG / HDPE DRUM</t>
   </si>
   <si>
     <t>Lokasi</t>
   </si>
   <si>
-    <t>1513F011</t>
+    <t>1511D021</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Batch</t>
   </si>
   <si>
-    <t>S-A-1970825</t>
+    <t>2-IL-D-1931125</t>
   </si>
   <si>
     <t>Expire</t>
   </si>
   <si>
-    <t>31/07/2030</t>
-[...14 lines deleted...]
-    <t>2-IL-D-1350825</t>
+    <t>31/10/2030</t>
+  </si>
+  <si>
+    <t>1511E021</t>
+  </si>
+  <si>
+    <t>2-IL-D-1941125</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
@@ -437,51 +428,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F10"/>
+  <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="1" t="s">
@@ -497,106 +488,86 @@
       </c>
       <c r="C6" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="3">
-        <v>400</v>
+        <v>100</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="3">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:6">
-      <c r="A9" s="3" t="s">
-[...24 lines deleted...]
-      <c r="F10" s="2"/>
+      <c r="A9" s="2"/>
+      <c r="B9" s="2"/>
+      <c r="C9" s="2"/>
+      <c r="D9" s="2"/>
+      <c r="E9" s="2"/>
+      <c r="F9" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Inventory</vt:lpstr>
     </vt:vector>