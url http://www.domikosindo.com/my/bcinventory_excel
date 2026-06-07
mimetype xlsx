--- v1 (2026-04-22)
+++ v2 (2026-06-07)
@@ -18,51 +18,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Inventory" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="17">
   <si>
     <t>PT. DOMIKOS INDONESIA</t>
   </si>
   <si>
     <t>INVENTORY</t>
   </si>
   <si>
-    <t>Tanggal Cetak: 22-04-2026 16:43:27</t>
+    <t>Tanggal Cetak: 07-06-2026 18:39:59</t>
   </si>
   <si>
     <t xml:space="preserve">Product Name: </t>
   </si>
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>11PHEHCA7B9</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>PHENYLEPHRINE HCL USP Ex. DIVI'S LABORATORIES LTD. / INDIA Pack. 25 KG / HDPE DRUM</t>
   </si>
   <si>
     <t>Lokasi</t>
   </si>
   <si>
     <t>1511D021</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>