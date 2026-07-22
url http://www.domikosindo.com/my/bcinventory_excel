--- v2 (2026-06-07)
+++ v3 (2026-07-22)
@@ -10,101 +10,146 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Inventory" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="32">
   <si>
     <t>PT. DOMIKOS INDONESIA</t>
   </si>
   <si>
     <t>INVENTORY</t>
   </si>
   <si>
-    <t>Tanggal Cetak: 07-06-2026 18:39:59</t>
+    <t>Tanggal Cetak: 23-07-2026 06:32:50</t>
   </si>
   <si>
     <t xml:space="preserve">Product Name: </t>
   </si>
   <si>
     <t>Product Code</t>
   </si>
   <si>
+    <t>11DEXTHA7B9</t>
+  </si>
+  <si>
+    <t>Description</t>
+  </si>
+  <si>
+    <t>DEXTROMETHORPHAN HBR BP/USP Ex. DIVI'S LABORATORIES LTD. / INDIA Pack. 25 KG / HDPE DRUM</t>
+  </si>
+  <si>
+    <t>Lokasi</t>
+  </si>
+  <si>
+    <t>1513F081</t>
+  </si>
+  <si>
+    <t>Quantity</t>
+  </si>
+  <si>
+    <t>Batch</t>
+  </si>
+  <si>
+    <t>S-A-0050126</t>
+  </si>
+  <si>
+    <t>Expire</t>
+  </si>
+  <si>
+    <t>31/07/2030</t>
+  </si>
+  <si>
+    <t>1513F011</t>
+  </si>
+  <si>
+    <t>S-A-3351225</t>
+  </si>
+  <si>
+    <t>1513F021</t>
+  </si>
+  <si>
+    <t>1513F031</t>
+  </si>
+  <si>
+    <t>S-A-0020126</t>
+  </si>
+  <si>
+    <t>1513F041</t>
+  </si>
+  <si>
+    <t>1513F051</t>
+  </si>
+  <si>
+    <t>S-A-0030126</t>
+  </si>
+  <si>
+    <t>1513F061</t>
+  </si>
+  <si>
+    <t>1513F071</t>
+  </si>
+  <si>
     <t>11PHEHCA7B9</t>
   </si>
   <si>
-    <t>Description</t>
-[...1 lines deleted...]
-  <si>
     <t>PHENYLEPHRINE HCL USP Ex. DIVI'S LABORATORIES LTD. / INDIA Pack. 25 KG / HDPE DRUM</t>
   </si>
   <si>
-    <t>Lokasi</t>
+    <t>1511E021</t>
+  </si>
+  <si>
+    <t>2-IL-D-1941125</t>
+  </si>
+  <si>
+    <t>31/10/2030</t>
   </si>
   <si>
     <t>1511D021</t>
   </si>
   <si>
-    <t>Quantity</t>
-[...4 lines deleted...]
-  <si>
     <t>2-IL-D-1931125</t>
-  </si>
-[...10 lines deleted...]
-    <t>2-IL-D-1941125</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
@@ -428,51 +473,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F9"/>
+  <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="1" t="s">
@@ -488,86 +533,246 @@
       </c>
       <c r="C6" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="3">
-        <v>100</v>
+        <v>500</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="3">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:6">
-      <c r="A9" s="2"/>
-[...4 lines deleted...]
-      <c r="F9" s="2"/>
+      <c r="A9" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" s="3">
+        <v>500</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" s="3">
+        <v>500</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D11" s="3">
+        <v>500</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3">
+        <v>500</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D13" s="3">
+        <v>500</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D14" s="3">
+        <v>500</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D15" s="3">
+        <v>75</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="D16" s="3">
+        <v>100</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="2"/>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Inventory</vt:lpstr>
     </vt:vector>